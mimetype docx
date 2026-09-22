--- v0 (2026-05-06)
+++ v1 (2026-09-22)
@@ -5,113 +5,113 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="58CA87E9" w14:textId="5CCE4405" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
+    <w:p w14:paraId="58CA87E9" w14:textId="68A481F5" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anno scolastico 20</w:t>
       </w:r>
       <w:r w:rsidR="00BC792E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00854173">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="006B1060">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-20</w:t>
       </w:r>
       <w:r w:rsidR="09B8E2B5" w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00854173">
-[...7 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="006B1060">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCCE8CF" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0C2E03" w14:textId="44DE8854" w:rsidR="00B920A4" w:rsidRDefault="105517C3">
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -137,95 +137,59 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RIUNIONE COORDINAMENTI PER MATERIA DI ……………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E0F1A7" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="17547CCA" w:rsidP="596D0FC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Oggi ……………, alle ore …….., si riunisce a Cento nell’aula n. …… dell’ISIT “Bassi-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Oggi ……………, alle ore …….., si riunisce a Cento nell’aula n. …… dell’ISIT “Bassi-Burgatti”, il Dipartimento Disciplinare di …………………………. per discutere il seguente O.d.G</w:t>
+      </w:r>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...38 lines deleted...]
-        <w:t>:</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A3712E" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="596D0FC1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Individuazione del coordinatore della seduta;</w:t>
       </w:r>
@@ -268,154 +232,152 @@
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposta responsabili di laboratorio </w:t>
       </w:r>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(per i dipartimenti interessati);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAD4912" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="596D0FC1">
+    <w:p w14:paraId="7AAD4912" w14:textId="0992C056" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="596D0FC1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Linee fondamentali della programmazione didattica con particolare riferimento alle linee guida e alle indicazioni nazionali previste dalla riforma degli ordinamenti e definizione curriculum verticale;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64D93CE9" w14:textId="13991238" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="596D0FC1">
+        <w:t>Linee fondamentali della programmazione didattica con particolare riferimento alle linee guida e alle indicazioni nazionali;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D93CE9" w14:textId="58129B42" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="596D0FC1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proposte relative ai percorsi di alternanza (PCTO) </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Proposte relative ai percorsi di alternanza (</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0956">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FSL</w:t>
+      </w:r>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t>) a</w:t>
       </w:r>
       <w:r w:rsidR="053AA343" w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s.</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>s. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0956">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="006F5412">
-[...5 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="008E0956">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="596D0FC1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D029CC5" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="596D0FC1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -562,101 +524,65 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………………………………………….</w:t>
       </w:r>
       <w:r w:rsidR="105517C3" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D15124C" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Presiede la seduta il/la prof./</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ………………………………………………………</w:t>
+        <w:t>Presiede la seduta il/la prof./ssa ………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6BDA55" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Funge da verbalizzatore il/la prof./</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ………………………………………………………</w:t>
+        <w:t>Funge da verbalizzatore il/la prof./ssa ………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A3B7DD" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D1499C" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -698,69 +624,51 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="105517C3" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> come coordinatore </w:t>
       </w:r>
       <w:r w:rsidR="2A8C81DA" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">della seduta </w:t>
       </w:r>
       <w:r w:rsidR="105517C3" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>viene nominato all’unanimità/a maggioranza il/la prof/</w:t>
-[...17 lines deleted...]
-        <w:t>………………………. che presiede la seduta</w:t>
+        <w:t>viene nominato all’unanimità/a maggioranza il/la prof/ssa………………………. che presiede la seduta</w:t>
       </w:r>
       <w:r w:rsidR="22B4BD9C" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C56992" w14:textId="77777777" w:rsidR="3866993C" w:rsidRDefault="3866993C" w:rsidP="3866993C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B6FEAE4" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="3866993C">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -788,62 +696,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> della seduta:</w:t>
       </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>come verbalizzatore, in questa seduta, viene individuato all’unanimità/a maggioranza il/la prof/</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>come verbalizzatore, in questa seduta, viene individuato all’unanimità/a maggioranza il/la prof/ssa</w:t>
+      </w:r>
       <w:r w:rsidR="67434B78" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">………………………. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F931967" w14:textId="77777777" w:rsidR="3866993C" w:rsidRDefault="3866993C" w:rsidP="3866993C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -906,159 +804,131 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>come responsabile di laboratorio di ………………………..</w:t>
       </w:r>
       <w:r w:rsidR="66D22174" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, viene proposto all’unanimità/a maggioranza il/la prof/</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ……………………… (</w:t>
+        <w:t>, viene proposto all’unanimità/a maggioranza il/la prof/ssa ……………………… (</w:t>
       </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oppure identificare altro docente di un dipartimento affine).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8C50AD" w14:textId="77777777" w:rsidR="3866993C" w:rsidRDefault="3866993C" w:rsidP="3866993C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AFFB186" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
+    <w:p w14:paraId="2AFFB186" w14:textId="7919498F" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Linee fondamentali della programmazione didattica con particolare riferimento alle linee guida e alle indicazioni nazionali previste dalla riforma degli ordinamenti, definizione curriculum verticale: </w:t>
+        <w:t xml:space="preserve">Linee fondamentali della programmazione didattica con particolare riferimento alle linee guida e alle indicazioni nazionali </w:t>
       </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>il</w:t>
       </w:r>
       <w:r w:rsidR="575F4578" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> coordinatore</w:t>
       </w:r>
       <w:r w:rsidR="180EBD2E" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>/rice</w:t>
+      </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> richiama le linee guida del PTOF, le delibere del Collegio Docenti e i criteri di organizzazione e programmazione delle attività didattiche della disciplina stabiliti nel precedente anno scolastico. I docenti formulano le linee della programmazione didattica anche tenuto conto delle linee guida per i tecnici (Settore Economico e Tecnologico) e delle indicazioni nazionali per i Licei.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4A2FC2" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="3866993C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1269,148 +1139,146 @@
       </w:pPr>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DCE1B72" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FFD99B" w14:textId="0A7F644C" w:rsidR="00B920A4" w:rsidRDefault="4410050B" w:rsidP="3866993C">
+    <w:p w14:paraId="16FFD99B" w14:textId="781E0CFF" w:rsidR="00B920A4" w:rsidRDefault="4410050B" w:rsidP="3866993C">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposte </w:t>
       </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>relative</w:t>
       </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ai percorsi di alternanza (PCTO) </w:t>
-[...31 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> ai percorsi di alternanza (</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5BF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FSL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3866993C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a.s. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5BF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00622FB9">
-[...7 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="004F5BF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="2D23AE75" w:rsidRPr="3866993C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704BC614" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="2D23AE75" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1519,50 +1387,51 @@
     <w:p w14:paraId="5F5F0BD0" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="248B1496" w:rsidP="3866993C">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3866993C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Individuazione delle tematiche che potrebbero essere oggetto dei percorsi di Educazione Civica:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C550560" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="248B1496" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Il coordinamento, sulla base dei contenuti stabiliti nel curriculum verticale di educazione civica individua le tematiche relative </w:t>
       </w:r>
       <w:r w:rsidR="6E77C087" w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -1840,67 +1709,57 @@
       </w:r>
       <w:r w:rsidR="105517C3" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e i docenti definiscono le seguenti proposte e contestualmente indicano il referente del progetto (es: progetto lingue, progetto educazione alla salute e alla legalità, </w:t>
       </w:r>
       <w:r w:rsidR="005B5A58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>progetti di cittadinanza attiva</w:t>
       </w:r>
       <w:r w:rsidR="000D7DB8" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="105517C3" w:rsidRPr="3866993C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ecc</w:t>
-[...8 lines deleted...]
-        <w:t>):</w:t>
+        <w:t>ecc):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDD6B0F" w14:textId="2DD76300" w:rsidR="00B920A4" w:rsidRDefault="00A664C0" w:rsidP="00A664C0">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC792E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>….....................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="105517C3" w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1949,104 +1808,76 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>….....................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="105517C3" w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25990104" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Alle ore ………, esauriti gli argomenti all’</w:t>
-[...17 lines deleted...]
-        <w:t>, non essendovi altre proposte od osservazioni, il</w:t>
+        <w:t>Alle ore ………, esauriti gli argomenti all’O.d.G., non essendovi altre proposte od osservazioni, il</w:t>
       </w:r>
       <w:r w:rsidR="7296E9F8" w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Coordinatore</w:t>
       </w:r>
       <w:r w:rsidR="19A1EC8C" w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>/ice</w:t>
+      </w:r>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dichiara chiusa la seduta, previa lettura ed approvazione del presente verbale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C8BE62" w14:textId="77777777" w:rsidR="00B920A4" w:rsidRDefault="105517C3" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="253C9DD4" w14:textId="0230B64F" w:rsidR="00B920A4" w:rsidRDefault="087EAAFB" w:rsidP="09DA1F7B">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -2059,62 +1890,52 @@
         </w:rPr>
         <w:t>Il/La</w:t>
       </w:r>
       <w:r w:rsidR="00BD13AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="105517C3" w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Coordinatore</w:t>
       </w:r>
       <w:r w:rsidR="7EBACEA8" w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>/ice</w:t>
+      </w:r>
       <w:r w:rsidR="00984C4B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00984C4B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00984C4B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00984C4B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00984C4B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00984C4B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00984C4B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="105517C3" w:rsidRPr="09DA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2500,92 +2321,96 @@
     <w:lvl w:ilvl="8" w:tplc="AAF6427E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1559904203">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="970939613">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1904756362">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0A966165"/>
+    <w:rsid w:val="000C2106"/>
     <w:rsid w:val="000C65D7"/>
     <w:rsid w:val="000D7DB8"/>
     <w:rsid w:val="00122A68"/>
     <w:rsid w:val="00133CF5"/>
     <w:rsid w:val="001A05B9"/>
     <w:rsid w:val="00257672"/>
     <w:rsid w:val="003A39D4"/>
     <w:rsid w:val="0041388D"/>
+    <w:rsid w:val="004F5BF4"/>
     <w:rsid w:val="005B5A58"/>
     <w:rsid w:val="00622FB9"/>
+    <w:rsid w:val="006B1060"/>
     <w:rsid w:val="006D1CAF"/>
     <w:rsid w:val="006F5412"/>
     <w:rsid w:val="00710C52"/>
     <w:rsid w:val="00771AD8"/>
     <w:rsid w:val="0078265C"/>
     <w:rsid w:val="007B5E4F"/>
+    <w:rsid w:val="00825FA0"/>
     <w:rsid w:val="00854173"/>
     <w:rsid w:val="0086330F"/>
     <w:rsid w:val="008D0BEF"/>
+    <w:rsid w:val="008E0956"/>
     <w:rsid w:val="00984C4B"/>
     <w:rsid w:val="00A664C0"/>
     <w:rsid w:val="00B920A4"/>
     <w:rsid w:val="00BC792E"/>
     <w:rsid w:val="00BD13AB"/>
+    <w:rsid w:val="00CE55E2"/>
     <w:rsid w:val="00DB12E0"/>
     <w:rsid w:val="00DF2B3B"/>
     <w:rsid w:val="00E33829"/>
     <w:rsid w:val="0265E02D"/>
     <w:rsid w:val="041AD8EB"/>
     <w:rsid w:val="053AA343"/>
     <w:rsid w:val="087EAAFB"/>
     <w:rsid w:val="08EE4A0E"/>
     <w:rsid w:val="09B8E2B5"/>
     <w:rsid w:val="09DA1F7B"/>
     <w:rsid w:val="0A966165"/>
     <w:rsid w:val="0C6F1852"/>
     <w:rsid w:val="0CC511D9"/>
     <w:rsid w:val="0F5D8B92"/>
     <w:rsid w:val="105517C3"/>
     <w:rsid w:val="11DB838C"/>
     <w:rsid w:val="1439D386"/>
     <w:rsid w:val="1474C4B4"/>
     <w:rsid w:val="1524BFA8"/>
     <w:rsid w:val="1578C82A"/>
     <w:rsid w:val="16C45947"/>
     <w:rsid w:val="17547CCA"/>
     <w:rsid w:val="17933D19"/>
     <w:rsid w:val="180EBD2E"/>
     <w:rsid w:val="182EFDC7"/>
@@ -3378,53 +3203,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100412EB762FBF57B438EA5BD4FA7BF663F" ma:contentTypeVersion="6" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="d6ab818722348cfacdc3cfc6fd4c4fc4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1fb6c66-99c1-4ede-a987-413715846210" xmlns:ns3="338b25e5-f537-46c6-b0a2-b609c0ea7371" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c97611fb8dbf693f618b5a51d6d4d48" ns2:_="" ns3:_="">
     <xsd:import namespace="a1fb6c66-99c1-4ede-a987-413715846210"/>
     <xsd:import namespace="338b25e5-f537-46c6-b0a2-b609c0ea7371"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -3563,134 +3391,131 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2A49A73-6E64-4B82-B6CE-DEDF116072E6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7635634-531D-4291-BDEE-0F9FAC62D4EA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B3B130F-EE36-4DEC-A1C5-6E7D1DE5636F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a1fb6c66-99c1-4ede-a987-413715846210"/>
     <ds:schemaRef ds:uri="338b25e5-f537-46c6-b0a2-b609c0ea7371"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7635634-531D-4291-BDEE-0F9FAC62D4EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2A49A73-6E64-4B82-B6CE-DEDF116072E6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CDAD39E-6551-418D-B877-37D8C1840ABC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>884</Words>
-  <Characters>5041</Characters>
+  <Words>861</Words>
+  <Characters>4910</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
+  <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5914</CharactersWithSpaces>
+  <CharactersWithSpaces>5760</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marco Malfitano</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100412EB762FBF57B438EA5BD4FA7BF663F</vt:lpwstr>
   </property>
 </Properties>
 </file>